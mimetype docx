--- v1 (2026-02-08)
+++ v2 (2026-04-12)
@@ -1,80 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5B550876" w14:textId="77777777" w:rsidR="00550699" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78F3FA4F" wp14:editId="72428228">
             <wp:extent cx="1662854" cy="499730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1616146787" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1616146787" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1719955" cy="516890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -727,82 +731,121 @@
       <w:r w:rsidRPr="00827458">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>time earnings at the National Living Wage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE28ABB" w14:textId="77777777" w:rsidR="00550699" w:rsidRPr="00827458" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5259410A" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1EF236BB" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701CBE23" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24355BA4" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A36A63A" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="75FA8E9A" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CD0DF33" wp14:editId="78034A6A">
             <wp:extent cx="1662854" cy="499730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="186302356" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1616146787" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1719955" cy="516890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -904,101 +947,101 @@
     <w:p w14:paraId="6BA4B435" w14:textId="77777777" w:rsidR="00550699" w:rsidRPr="00827458" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19C6FB65" w14:textId="1964A93A" w:rsidR="00550699" w:rsidRPr="00827458" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827458">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00827458">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>https://www.hr.admin.cam.ac.uk/information-workers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17EC6058" w14:textId="77777777" w:rsidR="004F5549" w:rsidRDefault="004F5549" w:rsidP="004F5549">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A7046C" w14:textId="177C5598" w:rsidR="00550699" w:rsidRPr="00827458" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827458">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Help: training course ‘CCWS Worker: Registering as a Worker (Online)’ (see </w:t>
       </w:r>
       <w:r w:rsidRPr="00827458">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Training Materials</w:t>
       </w:r>
       <w:r w:rsidRPr="00827458">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">), or contact the HR Systems Service Desk: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00827458">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>CHRIS.Helpdesk@admin.cam.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36F69ADB" w14:textId="77777777" w:rsidR="004F5549" w:rsidRDefault="004F5549" w:rsidP="004F5549">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F615595" w14:textId="6238C551" w:rsidR="00550699" w:rsidRPr="00827458" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1146,65 +1189,51 @@
     <w:p w14:paraId="6CCFC395" w14:textId="1AE86D4D" w:rsidR="00550699" w:rsidRPr="00E92A4E" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00057B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To ensure compliance with UK law</w:t>
       </w:r>
       <w:r w:rsidRPr="6ABFCC2F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00057B62">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">no work may commence until you have been verified on </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and the booking has been accepted. Please allow</w:t>
+        <w:t>no work may commence until you have been verified on CCWS and the booking has been accepted. Please allow</w:t>
       </w:r>
       <w:r w:rsidRPr="6ABFCC2F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="6ABFCC2F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>minimum of five working days’ notice</w:t>
       </w:r>
       <w:r w:rsidRPr="6ABFCC2F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> for any booking so we can complete processing before the assignment starts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF20213" w14:textId="77777777" w:rsidR="00550699" w:rsidRPr="00E92A4E" w:rsidRDefault="00550699" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1305,114 +1334,98 @@
     </w:p>
     <w:p w14:paraId="0B482DF2" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767FB480" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58FD6A58" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61B7C1C0" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
+    <w:p w14:paraId="6F37BAEF" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F6BF4E" w14:textId="77777777" w:rsidR="003D1621" w:rsidRDefault="003D1621" w:rsidP="6ABFCC2F">
-[...15 lines deleted...]
-    <w:p w14:paraId="0CA1F05D" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
+    <w:p w14:paraId="7716BE65" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EDD3880" w14:textId="1A4D19C8" w:rsidR="14F04D24" w:rsidRDefault="14F04D24" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31A7E23E" wp14:editId="52BCDF5B">
             <wp:extent cx="1662854" cy="499730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1119760915" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1616146787" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1719955" cy="516890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1518,106 +1531,122 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4935" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B979A27" w14:textId="67D1290E" w:rsidR="6ABFCC2F" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
+          <w:p w14:paraId="3B979A27" w14:textId="7A6E5F27" w:rsidR="6ABFCC2F" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6ABFCC2F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CRSID</w:t>
             </w:r>
             <w:r w:rsidR="0592DABD" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6ABFCC2F" w14:paraId="3FC455E2" w14:textId="77777777" w:rsidTr="6ABFCC2F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57DA7EE0" w14:textId="77777777" w:rsidR="6ABFCC2F" w:rsidRDefault="6ABFCC2F" w:rsidP="00057B62">
+          <w:p w14:paraId="57DA7EE0" w14:textId="66E93778" w:rsidR="6ABFCC2F" w:rsidRDefault="00E00671" w:rsidP="00057B62">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6ABFCC2F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University Institution / </w:t>
+            </w:r>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>College</w:t>
             </w:r>
             <w:r w:rsidR="00057B62">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D3B9A1" w14:textId="1AA23921" w:rsidR="000C284A" w:rsidRDefault="000C284A" w:rsidP="00057B62">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -1662,122 +1691,136 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6ABFCC2F" w14:paraId="383C4318" w14:textId="77777777" w:rsidTr="6ABFCC2F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C5B0627" w14:textId="77777777" w:rsidR="6ABFCC2F" w:rsidRDefault="6ABFCC2F" w:rsidP="00057B62">
+          <w:p w14:paraId="2C5B0627" w14:textId="198DB896" w:rsidR="6ABFCC2F" w:rsidRDefault="6ABFCC2F" w:rsidP="00057B62">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="2DE42C79" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
+            </w:r>
+            <w:r w:rsidR="00E00671">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Division</w:t>
             </w:r>
             <w:r w:rsidR="24782AE3" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65EF724E" w14:textId="53F8E75B" w:rsidR="000C284A" w:rsidRDefault="000C284A" w:rsidP="00057B62">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4935" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5806952A" w14:textId="451AE7BD" w:rsidR="6ABFCC2F" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
+          <w:p w14:paraId="5806952A" w14:textId="56A8CA42" w:rsidR="6ABFCC2F" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6ABFCC2F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisor </w:t>
+            </w:r>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CRSID</w:t>
             </w:r>
             <w:r w:rsidR="3785FC58" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6ABFCC2F" w14:paraId="5799D542" w14:textId="77777777" w:rsidTr="6ABFCC2F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9750" w:type="dxa"/>
@@ -2097,51 +2140,87 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="04D80C02" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation </w:t>
             </w:r>
             <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">e.g. ionising, non-ionising, electromagnetic fields, x-rays, ultraviolet (UV) </w:t>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ionising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, non-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ionising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, electromagnetic fields, x-rays, ultraviolet (UV) </w:t>
             </w:r>
             <w:r w:rsidR="5963B5C7" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3511C854" w14:textId="2C3A54C1" w:rsidR="6ABFCC2F" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2149,51 +2228,69 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0520AFC3" w14:textId="513CA783" w:rsidR="4E379D12" w:rsidRDefault="4E379D12" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Chemical e.g. harmful, toxic, flammable, sensitiser, carcinogenic, explosive, corrosive etc.</w:t>
+              <w:t xml:space="preserve">Chemical e.g. harmful, toxic, flammable, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sensitiser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="6ABFCC2F" w:rsidRPr="6ABFCC2F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, carcinogenic, explosive, corrosive etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02B4BF67" w14:textId="7BEE1E1A" w:rsidR="6ABFCC2F" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6ABFCC2F">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10B21C5F" w14:textId="6F726E83" w:rsidR="239D0459" w:rsidRDefault="239D0459" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
@@ -2732,351 +2829,367 @@
     </w:tbl>
     <w:p w14:paraId="5D1D1884" w14:textId="77777777" w:rsidR="004F5549" w:rsidRDefault="004F5549" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="117"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F6CB089" w14:textId="77777777" w:rsidR="004F5549" w:rsidRDefault="004F5549" w:rsidP="6ABFCC2F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="117"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156C192E" w14:textId="06550755" w:rsidR="4EAA9F1B" w:rsidRDefault="4EAA9F1B" w:rsidP="6ABFCC2F">
+    <w:p w14:paraId="156C192E" w14:textId="758A5BA4" w:rsidR="4EAA9F1B" w:rsidRDefault="4EAA9F1B" w:rsidP="497C4B5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="117"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="535ED94D" wp14:editId="5BD77AEA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="535ED94D" wp14:editId="49A21285">
             <wp:extent cx="1662854" cy="499730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1230225902" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1616146787" name="Picture 1" descr="A black text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1719955" cy="516890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="14F04D24" w:rsidRPr="6ABFCC2F">
+      <w:r w:rsidR="14F04D24" w:rsidRPr="497C4B5D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="01ED1FE5" w:rsidRPr="6ABFCC2F">
+      <w:r w:rsidR="01ED1FE5" w:rsidRPr="497C4B5D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9032F8" w14:textId="76B28C30" w:rsidR="01ED1FE5" w:rsidRPr="000C284A" w:rsidRDefault="01ED1FE5" w:rsidP="6ABFCC2F">
+    <w:p w14:paraId="1E9032F8" w14:textId="32ED6314" w:rsidR="01ED1FE5" w:rsidRPr="000C284A" w:rsidRDefault="73E633B1" w:rsidP="7AEF8272">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="117"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C284A">
+      <w:r w:rsidRPr="7AEF8272">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>INFORMATION CHECKLIST - CCWS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D96D85C" w14:textId="294DD324" w:rsidR="315F424D" w:rsidRDefault="315F424D" w:rsidP="6ABFCC2F">
+        <w:t>INFORMATION CHECKLIST</w:t>
+      </w:r>
+      <w:r w:rsidR="01534C6C" w:rsidRPr="7AEF8272">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AEF8272">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CCWS</w:t>
+      </w:r>
+      <w:r w:rsidR="3B559BE8" w:rsidRPr="7AEF8272">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; VISITORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96D85C" w14:textId="4F591CF8" w:rsidR="315F424D" w:rsidRDefault="00E00671" w:rsidP="00E00671">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1253" w:right="1254"/>
+        <w:ind w:right="1254"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6ABFCC2F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Only to be used for payments relating to a Workers Agreement</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16BFCC07" w14:textId="41B4887A" w:rsidR="315F424D" w:rsidRDefault="315F424D" w:rsidP="6ABFCC2F">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="315F424D" w:rsidRPr="6ABFCC2F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o be used for payments relating to Workers Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Visitor Access if needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BE8C05" w14:textId="6B36A307" w:rsidR="315F424D" w:rsidRDefault="22F9E6F6" w:rsidP="00E00671">
       <w:pPr>
         <w:spacing w:before="5" w:after="0"/>
-        <w:rPr>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6ABFCC2F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="497C4B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-----------------------------------</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00743853">
+        <w:t>----------------------------------</w:t>
+      </w:r>
+      <w:r w:rsidR="2D513339">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6ABFCC2F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="497C4B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CLAIMANT </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000473D2" w:rsidRPr="6ABFCC2F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00E00671" w:rsidRPr="497C4B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DETAILS</w:t>
       </w:r>
-      <w:r w:rsidR="000473D2">
+      <w:r w:rsidR="00E00671">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000473D2" w:rsidRPr="6ABFCC2F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00E00671" w:rsidRPr="497C4B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000473D2" w:rsidRPr="6ABFCC2F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00E00671" w:rsidRPr="497C4B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
-      <w:r w:rsidRPr="6ABFCC2F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="497C4B5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>----------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F82AC88" w14:textId="270AC0E3" w:rsidR="315F424D" w:rsidRDefault="315F424D" w:rsidP="00743853">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6ABFCC2F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6ABFCC2F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Personal Details</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9888" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="390" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2493"/>
+        <w:gridCol w:w="2235"/>
         <w:gridCol w:w="7395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="58D18975" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="58D18975" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2493" w:type="dxa"/>
+            <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11B31641" w14:textId="0BA88583" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="75" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3087,57 +3200,57 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DCA1F48" w14:textId="1D4A108C" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="86" w:after="0"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Worker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="458C5E26" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="458C5E26" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2493" w:type="dxa"/>
+            <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C5BA900" w14:textId="0903B405" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="75" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3147,117 +3260,124 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="316E4AE1" w14:textId="366EBAC1" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="2D5A0781" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="2D5A0781" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2493" w:type="dxa"/>
+            <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2AFE82" w14:textId="5AAA0095" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
+          <w:p w14:paraId="7B2AFE82" w14:textId="5BBA8377" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="75" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Forenames</w:t>
+            </w:r>
+            <w:r w:rsidR="00E00671">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65C040DD" w14:textId="7F11D011" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="6664D9FE" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="6664D9FE" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2493" w:type="dxa"/>
+            <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36ECD2DC" w14:textId="332C8128" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="75" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3267,57 +3387,219 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="618F12C5" w14:textId="0E256302" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="30C28FF1" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="00E00671" w14:paraId="540CAE77" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2493" w:type="dxa"/>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D8D92CC" w14:textId="4EEFDBCA" w:rsidR="00E00671" w:rsidRPr="00743853" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:before="75" w:after="0"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Preferred name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B457E58" w14:textId="77777777" w:rsidR="00E00671" w:rsidRPr="00743853" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:before="77" w:after="0"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E00671" w14:paraId="2851140D" w14:textId="77777777" w:rsidTr="783319C4">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="480B6DF4" w14:textId="449CCA85" w:rsidR="00E00671" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:before="75" w:after="0"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="798617EF" w14:textId="77777777" w:rsidR="00E00671" w:rsidRPr="00743853" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:before="77" w:after="0"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E00671" w14:paraId="5E315916" w14:textId="77777777" w:rsidTr="783319C4">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21360074" w14:textId="7E41F49D" w:rsidR="00E00671" w:rsidRPr="00743853" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:before="75" w:after="0"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>DOB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FBC19AA" w14:textId="77777777" w:rsidR="00E00671" w:rsidRPr="00743853" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:before="77" w:after="0"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="30C28FF1" w14:textId="77777777" w:rsidTr="783319C4">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="678EB69F" w14:textId="174D8A1E" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="75" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>CRS</w:t>
             </w:r>
             <w:r w:rsidR="000C284A">
               <w:rPr>
@@ -3335,57 +3617,57 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E7F1958" w14:textId="7867DAB7" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="77" w:after="0"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="18DAA42C" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="18DAA42C" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2493" w:type="dxa"/>
+            <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E1785DB" w14:textId="6FA2543E" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="75" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3396,1104 +3678,1143 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5852D581" w14:textId="4DF582BF" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03A0D49F" w14:textId="7F72A065" w:rsidR="315F424D" w:rsidRDefault="315F424D" w:rsidP="6ABFCC2F">
+    <w:p w14:paraId="3FC7DCB1" w14:textId="77777777" w:rsidR="00E00671" w:rsidRDefault="00E00671" w:rsidP="00E00671">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6ABFCC2F">
+    </w:p>
+    <w:p w14:paraId="1BCCD568" w14:textId="0483650A" w:rsidR="315F424D" w:rsidRDefault="315F424D" w:rsidP="00E00671">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="226" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6ABFCC2F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>Details of work to be undertaken</w:t>
+        <w:t xml:space="preserve"> Details of work to be undertaken</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9873" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:tblW w:w="9645" w:type="dxa"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
-        <w:gridCol w:w="6471"/>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="6030"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="178DB016" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="178DB016" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17A99384" w14:textId="6FAEB545" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Role Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1501683F" w14:textId="4445A016" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>UROP Intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="08746222" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="08746222" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D2ED817" w14:textId="67DF5D15" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A59A49A" w14:textId="764F52BC" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="165CA0B7" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="165CA0B7" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37EE9A5F" w14:textId="127EF986" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Course Code (If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D793BBA" w14:textId="326872F8" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="60D03402" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="60D03402" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6063683D" w14:textId="14FA3F4C" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Duties (Brief description)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45B2093C" w14:textId="5B4D2CFE" w:rsidR="00743853" w:rsidRPr="00743853" w:rsidRDefault="00743853" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="11F68F6D" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="11F68F6D" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66CED6C1" w14:textId="5A0ABD40" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Venue (Building/Room No.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D5D62B7" w14:textId="3B00C956" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="11260AC0" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="11260AC0" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0106C99B" w14:textId="0CFB4B17" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Reports to (Name/CRSid)</w:t>
+              <w:t>Reports to (Name/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00743853">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>CRSid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00743853">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49EC67B9" w14:textId="6D255DE6" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="324D4166" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="00E00671" w14:paraId="22FDDC2C" w14:textId="77777777" w:rsidTr="783319C4">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CBD2FA3" w14:textId="4551205B" w:rsidR="00E00671" w:rsidRPr="00743853" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:before="58" w:after="0"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30D97F85" w14:textId="77777777" w:rsidR="00E00671" w:rsidRPr="00743853" w:rsidRDefault="00E00671" w:rsidP="6ABFCC2F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="324D4166" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64A984C6" w14:textId="7EA2EBAB" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3275E359" w14:textId="3F0177A5" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="376810AD" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="376810AD" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66ABED2A" w14:textId="1CACCAF1" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>End date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12D006FD" w14:textId="39C77F38" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="5D5B6630" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="5D5B6630" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="117EE1B9" w14:textId="21A2FF8B" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Daily start time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B45A2ED" w14:textId="1C2E47E2" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="099401CE" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="099401CE" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E905684" w14:textId="57381FC4" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daily end time </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1412F9BB" w14:textId="49E35D58" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="6ECDB27D" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="6ECDB27D" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37925BDF" w14:textId="5490C899" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Hourly rate of pay #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DD52D16" w14:textId="7DE90F63" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>£12.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="76733022" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="76733022" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3189A878" w14:textId="1B7FDCD4" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>No. of hours per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53129032" w14:textId="0EC6B974" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="4F041890" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="4F041890" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EE21E1D" w14:textId="2A6E3349" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Total No. of expected hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BBF7E60" w14:textId="77D13BD4" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="6C6CFA18" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="6C6CFA18" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AEE150C" w14:textId="5C560649" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Source of funds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E3D6027" w14:textId="130348B7" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
+          <w:p w14:paraId="2E3D6027" w14:textId="6EE82B0F" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(this must be a GL account or a grant code)</w:t>
+              <w:t>(GL account or a grant code)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6920F98E" w14:textId="36ADBADB" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="12845DE7" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="12845DE7" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01A8B93A" w14:textId="661527DA" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Are expenses to be paid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18AD8141" w14:textId="3C5DDE90" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6ABFCC2F" w14:paraId="220B85C8" w14:textId="77777777" w:rsidTr="003D1621">
+      <w:tr w:rsidR="6ABFCC2F" w14:paraId="220B85C8" w14:textId="77777777" w:rsidTr="783319C4">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AD34CFB" w14:textId="7BD09531" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:before="58" w:after="0"/>
               <w:ind w:left="63"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Source of funds for expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="728FA2F6" w14:textId="2A1D21BA" w:rsidR="6ABFCC2F" w:rsidRPr="00743853" w:rsidRDefault="6ABFCC2F" w:rsidP="6ABFCC2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743853">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="392607B0" w14:textId="65D70D21" w:rsidR="315F424D" w:rsidRDefault="315F424D" w:rsidP="6ABFCC2F">
-[...17 lines deleted...]
-    <w:p w14:paraId="295828E4" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRPr="00550699" w:rsidRDefault="00E92A4E" w:rsidP="6ABFCC2F">
+    <w:p w14:paraId="295828E4" w14:textId="77777777" w:rsidR="00E92A4E" w:rsidRPr="00550699" w:rsidRDefault="00E92A4E" w:rsidP="00E00671">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E92A4E" w:rsidRPr="00550699" w:rsidSect="00550699">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -4831,133 +5152,141 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="418185894">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="997342711">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="John Durrell">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::jhd25@cam.ac.uk::e595977f-a589-4bd3-91bb-d3d7de5de2bd"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00550699"/>
-    <w:rsid w:val="000473D2"/>
     <w:rsid w:val="00057B62"/>
     <w:rsid w:val="000B4044"/>
     <w:rsid w:val="000C284A"/>
     <w:rsid w:val="00126140"/>
     <w:rsid w:val="00210847"/>
     <w:rsid w:val="00292A72"/>
-    <w:rsid w:val="003D1621"/>
+    <w:rsid w:val="003C43E5"/>
     <w:rsid w:val="003E60E0"/>
     <w:rsid w:val="004F5549"/>
     <w:rsid w:val="0054059D"/>
     <w:rsid w:val="00550699"/>
+    <w:rsid w:val="005651FB"/>
     <w:rsid w:val="005E05E8"/>
     <w:rsid w:val="006238FD"/>
+    <w:rsid w:val="0074164D"/>
     <w:rsid w:val="00743853"/>
     <w:rsid w:val="007D74B8"/>
     <w:rsid w:val="00827458"/>
     <w:rsid w:val="00841E13"/>
     <w:rsid w:val="00A15ED1"/>
     <w:rsid w:val="00AE4CAF"/>
     <w:rsid w:val="00AF72D1"/>
     <w:rsid w:val="00BA79EA"/>
     <w:rsid w:val="00BF5F4C"/>
-    <w:rsid w:val="00C43D26"/>
     <w:rsid w:val="00CE033F"/>
     <w:rsid w:val="00D14C83"/>
     <w:rsid w:val="00D6554C"/>
+    <w:rsid w:val="00E00671"/>
     <w:rsid w:val="00E71357"/>
     <w:rsid w:val="00E92A4E"/>
     <w:rsid w:val="00EE3E12"/>
+    <w:rsid w:val="01534C6C"/>
     <w:rsid w:val="01ED1FE5"/>
     <w:rsid w:val="04D80C02"/>
     <w:rsid w:val="0592DABD"/>
     <w:rsid w:val="088C9457"/>
     <w:rsid w:val="14F04D24"/>
     <w:rsid w:val="15D158ED"/>
     <w:rsid w:val="15E8B98B"/>
     <w:rsid w:val="1ECE4F47"/>
     <w:rsid w:val="1F9569D2"/>
     <w:rsid w:val="22C604FB"/>
+    <w:rsid w:val="22F9E6F6"/>
     <w:rsid w:val="239D0459"/>
     <w:rsid w:val="24782AE3"/>
     <w:rsid w:val="2828F79C"/>
     <w:rsid w:val="29123B5F"/>
+    <w:rsid w:val="2D513339"/>
     <w:rsid w:val="2DE42C79"/>
     <w:rsid w:val="315F424D"/>
     <w:rsid w:val="3785FC58"/>
     <w:rsid w:val="37B64A98"/>
     <w:rsid w:val="39410B93"/>
     <w:rsid w:val="3AC3A7FD"/>
     <w:rsid w:val="3B0C349A"/>
+    <w:rsid w:val="3B559BE8"/>
     <w:rsid w:val="40202B2E"/>
     <w:rsid w:val="41348DCF"/>
+    <w:rsid w:val="497C4B5D"/>
     <w:rsid w:val="49A0D4F6"/>
     <w:rsid w:val="4D2C4768"/>
     <w:rsid w:val="4E379D12"/>
     <w:rsid w:val="4EAA9F1B"/>
     <w:rsid w:val="51BD6242"/>
     <w:rsid w:val="54FA0748"/>
     <w:rsid w:val="5963B5C7"/>
     <w:rsid w:val="5F4D7083"/>
     <w:rsid w:val="6036B0F3"/>
     <w:rsid w:val="635AFDC2"/>
     <w:rsid w:val="63D41E92"/>
     <w:rsid w:val="654FBCF6"/>
     <w:rsid w:val="657F15E1"/>
     <w:rsid w:val="6ABFCC2F"/>
+    <w:rsid w:val="73E633B1"/>
     <w:rsid w:val="74C677B0"/>
     <w:rsid w:val="783319C4"/>
+    <w:rsid w:val="7AEF8272"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E38F64D"/>
@@ -5924,51 +6253,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D74B8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRIS.Helpdesk@admin.cam.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hr.admin.cam.ac.uk/information-workers" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHRIS.Helpdesk@admin.cam.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hr.admin.cam.ac.uk/information-workers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6242,59 +6571,279 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010099916F989C20C34DA2E5967398440953" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="67c44fb3324adf6c6b126c7ed300c55f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dca2be97-e482-4212-ae9c-b101ae106b98" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="91b7db2d687b64ace2c21325aae98a12" ns2:_="">
+    <xsd:import namespace="dca2be97-e482-4212-ae9c-b101ae106b98"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dca2be97-e482-4212-ae9c-b101ae106b98" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3830931-B20B-4EA1-93F6-3D424D845AA2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52E52C8D-9A0A-4CC0-92B8-92477C191582}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="dca2be97-e482-4212-ae9c-b101ae106b98"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2537C733-2ACE-4378-95A0-66D48C81FAA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>858</Words>
-  <Characters>4895</Characters>
+  <Words>875</Words>
+  <Characters>4990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5742</CharactersWithSpaces>
+  <CharactersWithSpaces>5854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joe Goddard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010099916F989C20C34DA2E5967398440953</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>182500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>